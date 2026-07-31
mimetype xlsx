--- v0 (2026-07-09)
+++ v1 (2026-07-31)
@@ -1,219 +1,316 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="23901"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Отдел регистрации медицинских изделий\!!!_024_Документы досье RT-qPCR-METex14\Документы досье RT-qPCR-METex14 (в РЗН)\0_Архив и документы от разработчиков\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user2074\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB09CB3D-17F8-427E-A9B2-23F00E566CDD}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="12480" windowHeight="14220"/>
+    <workbookView xWindow="22860" yWindow="4275" windowWidth="24300" windowHeight="10770" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Первая постановка" sheetId="1" r:id="rId1"/>
     <sheet name="Последующие постановки" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="H96" i="2" l="1"/>
+  <c r="G96" i="2"/>
+  <c r="H94" i="2"/>
+  <c r="G94" i="2"/>
+  <c r="H92" i="2"/>
+  <c r="G92" i="2"/>
+  <c r="H90" i="2"/>
+  <c r="G90" i="2"/>
+  <c r="H88" i="2"/>
+  <c r="G88" i="2"/>
+  <c r="H86" i="2"/>
+  <c r="G86" i="2"/>
+  <c r="H84" i="2"/>
+  <c r="G84" i="2"/>
+  <c r="H82" i="2"/>
+  <c r="G82" i="2"/>
+  <c r="H80" i="2"/>
+  <c r="G80" i="2"/>
+  <c r="H78" i="2"/>
+  <c r="G78" i="2"/>
+  <c r="H76" i="2"/>
+  <c r="G76" i="2"/>
+  <c r="H74" i="2"/>
+  <c r="G74" i="2"/>
+  <c r="H72" i="2"/>
+  <c r="G72" i="2"/>
+  <c r="H70" i="2"/>
+  <c r="G70" i="2"/>
+  <c r="H68" i="2"/>
+  <c r="G68" i="2"/>
+  <c r="H66" i="2"/>
+  <c r="G66" i="2"/>
+  <c r="H64" i="2"/>
+  <c r="G64" i="2"/>
+  <c r="H62" i="2"/>
+  <c r="G62" i="2"/>
+  <c r="H60" i="2"/>
+  <c r="G60" i="2"/>
+  <c r="H58" i="2"/>
+  <c r="G58" i="2"/>
+  <c r="H56" i="2"/>
+  <c r="G56" i="2"/>
+  <c r="H54" i="2"/>
+  <c r="G54" i="2"/>
+  <c r="H52" i="2"/>
+  <c r="G52" i="2"/>
+  <c r="H50" i="2"/>
+  <c r="G50" i="2"/>
+  <c r="H48" i="2"/>
+  <c r="G48" i="2"/>
+  <c r="H46" i="2"/>
+  <c r="G46" i="2"/>
+  <c r="H44" i="2"/>
+  <c r="G44" i="2"/>
+  <c r="H42" i="2"/>
+  <c r="G42" i="2"/>
+  <c r="H40" i="2"/>
+  <c r="G40" i="2"/>
+  <c r="H38" i="2"/>
+  <c r="G38" i="2"/>
+  <c r="H36" i="2"/>
+  <c r="G36" i="2"/>
+  <c r="H34" i="2"/>
+  <c r="G34" i="2"/>
+  <c r="H32" i="2"/>
+  <c r="G32" i="2"/>
+  <c r="H30" i="2"/>
+  <c r="G30" i="2"/>
+  <c r="G28" i="2"/>
+  <c r="H28" i="2" s="1"/>
+  <c r="G26" i="2"/>
+  <c r="H26" i="2" s="1"/>
+  <c r="G24" i="2"/>
+  <c r="H24" i="2" s="1"/>
+  <c r="G22" i="2"/>
+  <c r="H22" i="2" s="1"/>
+  <c r="H20" i="2"/>
+  <c r="G20" i="2"/>
+  <c r="G18" i="2"/>
+  <c r="H18" i="2" s="1"/>
+  <c r="G16" i="2"/>
+  <c r="H16" i="2" s="1"/>
+  <c r="G14" i="2"/>
+  <c r="H14" i="2" s="1"/>
+  <c r="H12" i="2"/>
+  <c r="G12" i="2"/>
+  <c r="H10" i="2"/>
+  <c r="G10" i="2"/>
+  <c r="H8" i="2"/>
+  <c r="G8" i="2"/>
+  <c r="G6" i="2"/>
+  <c r="H6" i="2" s="1"/>
+  <c r="G4" i="2"/>
+  <c r="H4" i="2" s="1"/>
+  <c r="G2" i="2"/>
+  <c r="H2" i="2" s="1"/>
+  <c r="H96" i="1"/>
+  <c r="G96" i="1"/>
+  <c r="H94" i="1"/>
+  <c r="G94" i="1"/>
+  <c r="H92" i="1"/>
+  <c r="G92" i="1"/>
+  <c r="H90" i="1"/>
+  <c r="G90" i="1"/>
+  <c r="H88" i="1"/>
+  <c r="G88" i="1"/>
+  <c r="H86" i="1"/>
+  <c r="G86" i="1"/>
+  <c r="H84" i="1"/>
+  <c r="G84" i="1"/>
+  <c r="H82" i="1"/>
+  <c r="G82" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="G80" i="1"/>
+  <c r="H78" i="1"/>
+  <c r="G78" i="1"/>
+  <c r="H76" i="1"/>
+  <c r="G76" i="1"/>
+  <c r="H74" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="H70" i="1"/>
+  <c r="G70" i="1"/>
+  <c r="H68" i="1"/>
+  <c r="G68" i="1"/>
+  <c r="H66" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="H64" i="1"/>
+  <c r="G64" i="1"/>
+  <c r="H62" i="1"/>
+  <c r="G62" i="1"/>
+  <c r="H60" i="1"/>
+  <c r="G60" i="1"/>
+  <c r="H58" i="1"/>
+  <c r="G58" i="1"/>
+  <c r="H56" i="1"/>
+  <c r="G56" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="G54" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="G48" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="H44" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="G42" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="H38" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="G36" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="H28" i="1" s="1"/>
+  <c r="G26" i="1"/>
+  <c r="H26" i="1" s="1"/>
+  <c r="G24" i="1"/>
+  <c r="H24" i="1" s="1"/>
+  <c r="G22" i="1"/>
+  <c r="H22" i="1" s="1"/>
+  <c r="H20" i="1"/>
+  <c r="G20" i="1"/>
+  <c r="G18" i="1"/>
+  <c r="H18" i="1" s="1"/>
+  <c r="G16" i="1"/>
+  <c r="H16" i="1" s="1"/>
+  <c r="G14" i="1"/>
+  <c r="H14" i="1" s="1"/>
+  <c r="H12" i="1"/>
+  <c r="G12" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="G8" i="1"/>
+  <c r="G6" i="1"/>
+  <c r="H6" i="1" s="1"/>
+  <c r="G4" i="1"/>
+  <c r="H4" i="1" s="1"/>
+  <c r="G2" i="1"/>
+  <c r="H2" i="1" s="1"/>
   <c r="F20" i="2" l="1"/>
   <c r="F12" i="2"/>
   <c r="F8" i="2"/>
-  <c r="G14" i="2"/>
-[...47 lines deleted...]
-  <c r="G10" i="1"/>
   <c r="F96" i="2"/>
   <c r="F94" i="2"/>
   <c r="F92" i="2"/>
   <c r="F90" i="2"/>
   <c r="F88" i="2"/>
   <c r="F86" i="2"/>
   <c r="F84" i="2"/>
   <c r="F82" i="2"/>
   <c r="F80" i="2"/>
   <c r="F78" i="2"/>
   <c r="F76" i="2"/>
   <c r="F74" i="2"/>
   <c r="F72" i="2"/>
   <c r="F70" i="2"/>
   <c r="F68" i="2"/>
   <c r="F66" i="2"/>
   <c r="F64" i="2"/>
   <c r="F62" i="2"/>
   <c r="F60" i="2"/>
   <c r="F58" i="2"/>
   <c r="F56" i="2"/>
   <c r="F54" i="2"/>
   <c r="F52" i="2"/>
   <c r="F50" i="2"/>
   <c r="F48" i="2"/>
   <c r="F46" i="2"/>
   <c r="F44" i="2"/>
   <c r="F42" i="2"/>
   <c r="F40" i="2"/>
   <c r="F38" i="2"/>
   <c r="F36" i="2"/>
   <c r="F34" i="2"/>
   <c r="F32" i="2"/>
   <c r="F30" i="2"/>
   <c r="F28" i="2"/>
   <c r="F26" i="2"/>
   <c r="F24" i="2"/>
   <c r="F22" i="2"/>
   <c r="F18" i="2"/>
   <c r="F16" i="2"/>
   <c r="F14" i="2"/>
   <c r="F10" i="2"/>
   <c r="F6" i="2"/>
   <c r="F4" i="2"/>
   <c r="F2" i="2"/>
   <c r="F18" i="1"/>
-  <c r="G4" i="1"/>
-[...45 lines deleted...]
-  <c r="G2" i="1"/>
   <c r="F10" i="1"/>
   <c r="B6" i="2"/>
   <c r="B6" i="1"/>
   <c r="F30" i="1"/>
   <c r="F32" i="1"/>
   <c r="F34" i="1"/>
   <c r="F36" i="1"/>
   <c r="F38" i="1"/>
   <c r="F40" i="1"/>
   <c r="F42" i="1"/>
   <c r="F44" i="1"/>
   <c r="F46" i="1"/>
   <c r="F48" i="1"/>
   <c r="F50" i="1"/>
   <c r="F52" i="1"/>
   <c r="F54" i="1"/>
   <c r="F56" i="1"/>
   <c r="F58" i="1"/>
   <c r="F60" i="1"/>
   <c r="F62" i="1"/>
   <c r="F64" i="1"/>
   <c r="F66" i="1"/>
   <c r="F68" i="1"/>
   <c r="F70" i="1"/>
   <c r="F72" i="1"/>
@@ -229,149 +326,53 @@
   <c r="F92" i="1"/>
   <c r="F94" i="1"/>
   <c r="F96" i="1"/>
   <c r="F4" i="1"/>
   <c r="F6" i="1"/>
   <c r="F8" i="1"/>
   <c r="F12" i="1"/>
   <c r="F14" i="1"/>
   <c r="F16" i="1"/>
   <c r="F20" i="1"/>
   <c r="F22" i="1"/>
   <c r="F24" i="1"/>
   <c r="F26" i="1"/>
   <c r="F28" i="1"/>
   <c r="F2" i="1"/>
   <c r="B13" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1" l="1"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B17" i="1" l="1"/>
   <c r="B16" i="1"/>
   <c r="B20" i="1" s="1"/>
   <c r="B12" i="2" l="1"/>
-  <c r="H50" i="2" s="1"/>
-[...64 lines deleted...]
-  <c r="H22" i="2"/>
   <c r="B18" i="1"/>
   <c r="B19" i="1" s="1"/>
-  <c r="H32" i="2" l="1"/>
-[...29 lines deleted...]
-  <c r="H86" i="2"/>
+  <c r="B13" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="55">
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>1. Сортировать данные: по образцу, затем по лунке</t>
   </si>
   <si>
     <t>Является ли стандарт ПКО приемлемым</t>
   </si>
   <si>
     <t>Точка отсечения</t>
   </si>
   <si>
     <t>Пригодность образца</t>
   </si>
   <si>
     <t>Результат</t>
@@ -502,51 +503,51 @@
   <si>
     <t>6. Записать Ct FAM второго повтора ПКО</t>
   </si>
   <si>
     <t>7. Записать Ct FAM третьего повтора ПКО</t>
   </si>
   <si>
     <t>8. Записать Ct HEX первого повтора ПКО</t>
   </si>
   <si>
     <t>9. Записать Ct HEX второго повтора ПКО</t>
   </si>
   <si>
     <t xml:space="preserve">10. Записать Ct HEX третьего повтора ПКО </t>
   </si>
   <si>
     <t>5. Записать Ct FAM ПКО</t>
   </si>
   <si>
     <t>6. Записать Ct HEX ПКО</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###0.00;\-###0.00"/>
     <numFmt numFmtId="166" formatCode="0.00_ ;\-0.00\ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -598,112 +599,448 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="2">
-    <cellStyle name="Normal" xfId="1"/>
+    <cellStyle name="Normal" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="46">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C6500"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFEB9C"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF006100"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFC6EFCE"/>
         </patternFill>
       </fill>
     </dxf>
@@ -1077,2742 +1414,2754 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H101"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G33" sqref="G33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
-    <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="8" width="35.7109375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="7" customWidth="1"/>
+    <col min="7" max="8" width="35.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:8" s="16" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C1" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="18" t="s">
+      <c r="C1" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="18" t="s">
+      <c r="E1" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F1" s="19" t="s">
+      <c r="F1" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="G1" s="19" t="s">
+      <c r="G1" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="20" t="s">
+      <c r="H1" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="12">
+      <c r="E2" s="11">
         <v>22.028543020429201</v>
       </c>
-      <c r="F2" s="7">
+      <c r="F2" s="6">
         <f>MAX(0,E2-E3)</f>
         <v>4.7530397370440021</v>
       </c>
-      <c r="G2" s="8" t="str">
+      <c r="G2" s="7" t="str">
         <f>IF(AND(OR(E2=0,E2&gt;$B$13),OR(E3=0,E3&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H2" s="8" t="str">
-        <f>IF(AND(0&lt;F2,F2&lt;$B$20,G2="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H2" s="7" t="str">
+        <f>IF(E2=0,"Не обнаружена мутация METex14",IF(AND(G2="Образец пригоден для анализа",OR(F2&lt;$B$20,E3=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="12">
+      <c r="E3" s="11">
         <v>17.275503283385198</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>22.043372837894299</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="6">
         <f t="shared" ref="F4" si="0">MAX(0,E4-E5)</f>
         <v>4.6443623044651012</v>
       </c>
-      <c r="G4" s="8" t="str">
-        <f t="shared" ref="G4" si="1">IF(AND(OR(E4=0,E4&gt;$B$13),OR(E5=0,E5&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G4" s="7" t="str">
+        <f>IF(AND(OR(E4=0,E4&gt;$B$13),OR(E5=0,E5&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H4" s="8" t="str">
-        <f t="shared" ref="H4" si="2">IF(AND(0&lt;F4,F4&lt;$B$20,G4="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H4" s="7" t="str">
+        <f>IF(E4=0,"Не обнаружена мутация METex14",IF(AND(G4="Образец пригоден для анализа",OR(F4&lt;$B$20,E5=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>17.399010533429198</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="str">
         <f>IF(AND(OR(B4=0,B4&gt;(AVERAGE(B7:B9)+6)),OR(B5=0,B5&gt;(AVERAGE(B10:B12)+6))),"приемлемо","неприемлемо")</f>
         <v>приемлемо</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="11">
         <v>22.156924538534302</v>
       </c>
-      <c r="F6" s="7">
-        <f t="shared" ref="F6" si="3">MAX(0,E6-E7)</f>
+      <c r="F6" s="6">
+        <f t="shared" ref="F6" si="1">MAX(0,E6-E7)</f>
         <v>4.5316245682759018</v>
       </c>
-      <c r="G6" s="8" t="str">
-        <f t="shared" ref="G6" si="4">IF(AND(OR(E6=0,E6&gt;$B$13),OR(E7=0,E7&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G6" s="7" t="str">
+        <f t="shared" ref="G6" si="2">IF(AND(OR(E6=0,E6&gt;$B$13),OR(E7=0,E7&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H6" s="8" t="str">
-        <f t="shared" ref="H6" si="5">IF(AND(0&lt;F6,F6&lt;$B$20,G6="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H6" s="7" t="str">
+        <f t="shared" ref="H6" si="3">IF(E6=0,"Не обнаружена мутация METex14",IF(AND(G6="Образец пригоден для анализа",OR(F6&lt;$B$20,E7=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="3">
         <v>22.03</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>17.6252999702584</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="3">
         <v>22.04</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="12"/>
-      <c r="F8" s="7">
+      <c r="E8" s="11"/>
+      <c r="F8" s="6">
         <f>MAX(0,E8-E9)</f>
         <v>0</v>
       </c>
-      <c r="G8" s="8" t="str">
-[...4 lines deleted...]
-        <f t="shared" ref="H8" si="7">IF(AND(0&lt;F8,F8&lt;$B$20,G8="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="G8" s="7" t="str">
+        <f t="shared" ref="G8" si="4">IF(AND(OR(E8=0,E8&gt;$B$13),OR(E9=0,E9&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H8" s="7" t="str">
+        <f t="shared" ref="H8" si="5">IF(E8=0,"Не обнаружена мутация METex14",IF(AND(G8="Образец пригоден для анализа",OR(F8&lt;$B$20,E9=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B9" s="3">
         <v>22.16</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="12"/>
+      <c r="E9" s="11"/>
     </row>
     <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="3">
         <v>17.28</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="12"/>
-      <c r="F10" s="7">
+      <c r="E10" s="11"/>
+      <c r="F10" s="6">
         <f>MAX(0,E10-E11)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="8" t="str">
-        <f>IF(AND(OR(E10=0,E10&gt;$B$13),OR(E11=0,E11&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G10" s="7" t="str">
+        <f t="shared" ref="G10" si="6">IF(AND(OR(E10=0,E10&gt;$B$13),OR(E11=0,E11&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H10" s="8" t="str">
-        <f t="shared" ref="H10" si="8">IF(AND(0&lt;F10,F10&lt;$B$20,G10="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H10" s="7" t="str">
+        <f t="shared" ref="H10" si="7">IF(E10=0,"Не обнаружена мутация METex14",IF(AND(G10="Образец пригоден для анализа",OR(F10&lt;$B$20,E11=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="3">
         <v>17.399999999999999</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C11" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>21.311445530653501</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="1">
         <v>17.63</v>
       </c>
-      <c r="C12" s="11" t="s">
+      <c r="C12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H12" si="11">IF(AND(0&lt;F12,F12&lt;$B$20,G12="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E12" s="11"/>
+      <c r="F12" s="6">
+        <f t="shared" ref="F12" si="8">MAX(0,E12-E13)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="7" t="str">
+        <f t="shared" ref="G12" si="9">IF(AND(OR(E12=0,E12&gt;$B$13),OR(E13=0,E13&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H12" s="7" t="str">
+        <f t="shared" ref="H12" si="10">IF(E12=0,"Не обнаружена мутация METex14",IF(AND(G12="Образец пригоден для анализа",OR(F12&lt;$B$20,E13=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="4">
         <f>AVERAGE(B7:B9)+4.8</f>
         <v>26.876666666666669</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D13" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>22.880036476617001</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="4">
         <f>AVERAGEA(B10:B12)+4.8</f>
         <v>22.236666666666668</v>
       </c>
-      <c r="C14" s="11" t="s">
+      <c r="C14" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>33.053452318642002</v>
       </c>
-      <c r="F14" s="7">
-        <f t="shared" ref="F14" si="12">MAX(0,E14-E15)</f>
+      <c r="F14" s="6">
+        <f t="shared" ref="F14" si="11">MAX(0,E14-E15)</f>
         <v>11.914210136820703</v>
       </c>
-      <c r="G14" s="8" t="str">
-        <f t="shared" ref="G14" si="13">IF(AND(OR(E14=0,E14&gt;$B$13),OR(E15=0,E15&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G14" s="7" t="str">
+        <f t="shared" ref="G14" si="12">IF(AND(OR(E14=0,E14&gt;$B$13),OR(E15=0,E15&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H14" s="8" t="str">
-        <f t="shared" ref="H14" si="14">IF(AND(0&lt;F14,F14&lt;$B$20,G14="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H14" s="7" t="str">
+        <f t="shared" ref="H14" si="13">IF(E14=0,"Не обнаружена мутация METex14",IF(AND(G14="Образец пригоден для анализа",OR(F14&lt;$B$20,E15=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="4">
         <f>B7-B10</f>
         <v>4.75</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C15" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="11">
         <v>21.139242181821299</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="4">
         <f>B8-B11</f>
         <v>4.6400000000000006</v>
       </c>
-      <c r="C16" s="11" t="s">
+      <c r="C16" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="11">
         <v>25.9809097635566</v>
       </c>
-      <c r="F16" s="7">
-        <f t="shared" ref="F16" si="15">MAX(0,E16-E17)</f>
+      <c r="F16" s="6">
+        <f t="shared" ref="F16" si="14">MAX(0,E16-E17)</f>
         <v>3.2566734053459996</v>
       </c>
-      <c r="G16" s="8" t="str">
-        <f t="shared" ref="G16" si="16">IF(AND(OR(E16=0,E16&gt;$B$13),OR(E17=0,E17&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G16" s="7" t="str">
+        <f t="shared" ref="G16" si="15">IF(AND(OR(E16=0,E16&gt;$B$13),OR(E17=0,E17&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H16" s="8" t="str">
-        <f t="shared" ref="H16" si="17">IF(AND(0&lt;F16,F16&lt;$B$20,G16="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H16" s="7" t="str">
+        <f t="shared" ref="H16" si="16">IF(E16=0,"Не обнаружена мутация METex14",IF(AND(G16="Образец пригоден для анализа",OR(F16&lt;$B$20,E17=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="4">
         <f>B9-B12</f>
         <v>4.5300000000000011</v>
       </c>
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="11">
         <v>22.7242363582106</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="2">
         <f>AVERAGE(STDEV(B15:B17))</f>
         <v>0.10999999999999943</v>
       </c>
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="11">
         <v>37.295886760378401</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <f>MAX(0,E18-E19)</f>
         <v>15.479533894952201</v>
       </c>
-      <c r="G18" s="8" t="str">
-        <f t="shared" ref="G18" si="18">IF(AND(OR(E18=0,E18&gt;$B$13),OR(E19=0,E19&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G18" s="7" t="str">
+        <f t="shared" ref="G18" si="17">IF(AND(OR(E18=0,E18&gt;$B$13),OR(E19=0,E19&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H18" s="8" t="str">
-        <f t="shared" ref="H18" si="19">IF(AND(0&lt;F18,F18&lt;$B$20,G18="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H18" s="7" t="str">
+        <f t="shared" ref="H18" si="18">IF(E18=0,"Не обнаружена мутация METex14",IF(AND(G18="Образец пригоден для анализа",OR(F18&lt;$B$20,E19=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="str">
         <f>IF(B18&gt;0.5, "неприемлемо", "приемлемо")</f>
         <v>приемлемо</v>
       </c>
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="11">
         <v>21.8163528654262</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="20">
         <f>AVERAGE(B15:B17)+2</f>
         <v>6.6400000000000006</v>
       </c>
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E20" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H20" si="22">IF(AND(0&lt;F20,F20&lt;$B$20,G20="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E20" s="11"/>
+      <c r="F20" s="6">
+        <f t="shared" ref="F20" si="19">MAX(0,E20-E21)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="7" t="str">
+        <f t="shared" ref="G20" si="20">IF(AND(OR(E20=0,E20&gt;$B$13),OR(E21=0,E21&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H20" s="7" t="str">
+        <f t="shared" ref="H20" si="21">IF(E20=0,"Не обнаружена мутация METex14",IF(AND(G20="Образец пригоден для анализа",OR(F20&lt;$B$20,E21=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C21" s="11" t="s">
+      <c r="C21" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="11">
         <v>24.6846683344118</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="11">
         <v>25.825573695686799</v>
       </c>
-      <c r="F22" s="7">
-        <f t="shared" ref="F22" si="23">MAX(0,E22-E23)</f>
+      <c r="F22" s="6">
+        <f t="shared" ref="F22" si="22">MAX(0,E22-E23)</f>
         <v>11.196753013882098</v>
       </c>
-      <c r="G22" s="8" t="str">
-        <f t="shared" ref="G22" si="24">IF(AND(OR(E22=0,E22&gt;$B$13),OR(E23=0,E23&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G22" s="7" t="str">
+        <f t="shared" ref="G22" si="23">IF(AND(OR(E22=0,E22&gt;$B$13),OR(E23=0,E23&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H22" s="8" t="str">
-        <f t="shared" ref="H22" si="25">IF(AND(0&lt;F22,F22&lt;$B$20,G22="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H22" s="7" t="str">
+        <f t="shared" ref="H22" si="24">IF(E22=0,"Не обнаружена мутация METex14",IF(AND(G22="Образец пригоден для анализа",OR(F22&lt;$B$20,E23=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
-      <c r="C23" s="11" t="s">
+      <c r="C23" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="11">
         <v>14.628820681804701</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="11" t="s">
+      <c r="C24" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="11">
         <v>25.4130258531758</v>
       </c>
-      <c r="F24" s="7">
-        <f t="shared" ref="F24" si="26">MAX(0,E24-E25)</f>
+      <c r="F24" s="6">
+        <f t="shared" ref="F24" si="25">MAX(0,E24-E25)</f>
         <v>11.389632210895799</v>
       </c>
-      <c r="G24" s="8" t="str">
-        <f t="shared" ref="G24" si="27">IF(AND(OR(E24=0,E24&gt;$B$13),OR(E25=0,E25&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G24" s="7" t="str">
+        <f t="shared" ref="G24" si="26">IF(AND(OR(E24=0,E24&gt;$B$13),OR(E25=0,E25&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H24" s="8" t="str">
-        <f t="shared" ref="H24" si="28">IF(AND(0&lt;F24,F24&lt;$B$20,G24="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H24" s="7" t="str">
+        <f t="shared" ref="H24" si="27">IF(E24=0,"Не обнаружена мутация METex14",IF(AND(G24="Образец пригоден для анализа",OR(F24&lt;$B$20,E25=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C25" s="11" t="s">
+      <c r="C25" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="11">
         <v>14.02339364228</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C26" s="11" t="s">
+      <c r="C26" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="11">
         <v>25.419122509327799</v>
       </c>
-      <c r="F26" s="7">
-        <f t="shared" ref="F26" si="29">MAX(0,E26-E27)</f>
+      <c r="F26" s="6">
+        <f t="shared" ref="F26" si="28">MAX(0,E26-E27)</f>
         <v>10.994817163036998</v>
       </c>
-      <c r="G26" s="8" t="str">
-        <f t="shared" ref="G26" si="30">IF(AND(OR(E26=0,E26&gt;$B$13),OR(E27=0,E27&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G26" s="7" t="str">
+        <f t="shared" ref="G26" si="29">IF(AND(OR(E26=0,E26&gt;$B$13),OR(E27=0,E27&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H26" s="8" t="str">
-        <f t="shared" ref="H26" si="31">IF(AND(0&lt;F26,F26&lt;$B$20,G26="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H26" s="7" t="str">
+        <f t="shared" ref="H26" si="30">IF(E26=0,"Не обнаружена мутация METex14",IF(AND(G26="Образец пригоден для анализа",OR(F26&lt;$B$20,E27=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="11">
         <v>14.424305346290801</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C28" s="11" t="s">
+      <c r="C28" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>21.775272917764401</v>
       </c>
-      <c r="F28" s="7">
-        <f t="shared" ref="F28" si="32">MAX(0,E28-E29)</f>
+      <c r="F28" s="6">
+        <f t="shared" ref="F28" si="31">MAX(0,E28-E29)</f>
         <v>3.7139870159850012</v>
       </c>
-      <c r="G28" s="8" t="str">
-        <f t="shared" ref="G28" si="33">IF(AND(OR(E28=0,E28&gt;$B$13),OR(E29=0,E29&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G28" s="7" t="str">
+        <f t="shared" ref="G28" si="32">IF(AND(OR(E28=0,E28&gt;$B$13),OR(E29=0,E29&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H28" s="8" t="str">
-        <f t="shared" ref="H28" si="34">IF(AND(0&lt;F28,F28&lt;$B$20,G28="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H28" s="7" t="str">
+        <f t="shared" ref="H28" si="33">IF(E28=0,"Не обнаружена мутация METex14",IF(AND(G28="Образец пригоден для анализа",OR(F28&lt;$B$20,E29=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C29" s="11" t="s">
+      <c r="C29" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="D29" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>18.061285901779399</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C30" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H30" si="37">IF(AND(0&lt;F30,F30&lt;$B$20,G30="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="6">
+        <f t="shared" ref="F30" si="34">MAX(0,E30-E31)</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="7" t="str">
+        <f t="shared" ref="G30" si="35">IF(AND(OR(E30=0,E30&gt;$B$13),OR(E31=0,E31&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H30" s="7" t="str">
+        <f t="shared" ref="H30" si="36">IF(E30=0,"Не обнаружена мутация METex14",IF(AND(G30="Образец пригоден для анализа",OR(F30&lt;$B$20,E31=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C31" s="11"/>
-[...1 lines deleted...]
-      <c r="E31" s="12"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="11"/>
     </row>
     <row r="32" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C32" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H32" si="40">IF(AND(0&lt;F32,F32&lt;$B$20,G32="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="6">
+        <f t="shared" ref="F32:F88" si="37">MAX(0,E32-E33)</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="7" t="str">
+        <f t="shared" ref="G32" si="38">IF(AND(OR(E32=0,E32&gt;$B$13),OR(E33=0,E33&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H32" s="7" t="str">
+        <f t="shared" ref="H32" si="39">IF(E32=0,"Не обнаружена мутация METex14",IF(AND(G32="Образец пригоден для анализа",OR(F32&lt;$B$20,E33=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="33" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C33" s="11"/>
-[...1 lines deleted...]
-      <c r="E33" s="12"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="11"/>
     </row>
     <row r="34" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C34" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H34" si="43">IF(AND(0&lt;F34,F34&lt;$B$20,G34="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="6">
+        <f t="shared" ref="F34:F90" si="40">MAX(0,E34-E35)</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="7" t="str">
+        <f t="shared" ref="G34" si="41">IF(AND(OR(E34=0,E34&gt;$B$13),OR(E35=0,E35&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H34" s="7" t="str">
+        <f t="shared" ref="H34" si="42">IF(E34=0,"Не обнаружена мутация METex14",IF(AND(G34="Образец пригоден для анализа",OR(F34&lt;$B$20,E35=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="35" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C35" s="11"/>
-[...1 lines deleted...]
-      <c r="E35" s="12"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="11"/>
     </row>
     <row r="36" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H36" si="46">IF(AND(0&lt;F36,F36&lt;$B$20,G36="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="6">
+        <f t="shared" ref="F36:F92" si="43">MAX(0,E36-E37)</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="7" t="str">
+        <f t="shared" ref="G36" si="44">IF(AND(OR(E36=0,E36&gt;$B$13),OR(E37=0,E37&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H36" s="7" t="str">
+        <f t="shared" ref="H36" si="45">IF(E36=0,"Не обнаружена мутация METex14",IF(AND(G36="Образец пригоден для анализа",OR(F36&lt;$B$20,E37=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="37" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C37" s="11"/>
-[...1 lines deleted...]
-      <c r="E37" s="12"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="11"/>
     </row>
     <row r="38" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C38" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H38" si="49">IF(AND(0&lt;F38,F38&lt;$B$20,G38="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C38" s="10"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="6">
+        <f t="shared" ref="F38:F94" si="46">MAX(0,E38-E39)</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="7" t="str">
+        <f t="shared" ref="G38" si="47">IF(AND(OR(E38=0,E38&gt;$B$13),OR(E39=0,E39&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H38" s="7" t="str">
+        <f t="shared" ref="H38" si="48">IF(E38=0,"Не обнаружена мутация METex14",IF(AND(G38="Образец пригоден для анализа",OR(F38&lt;$B$20,E39=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="39" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C39" s="11"/>
-[...1 lines deleted...]
-      <c r="E39" s="14"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="13"/>
     </row>
     <row r="40" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C40" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H40" si="52">IF(AND(0&lt;F40,F40&lt;$B$20,G40="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C40" s="10"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="6">
+        <f t="shared" ref="F40:F96" si="49">MAX(0,E40-E41)</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="7" t="str">
+        <f t="shared" ref="G40" si="50">IF(AND(OR(E40=0,E40&gt;$B$13),OR(E41=0,E41&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H40" s="7" t="str">
+        <f t="shared" ref="H40" si="51">IF(E40=0,"Не обнаружена мутация METex14",IF(AND(G40="Образец пригоден для анализа",OR(F40&lt;$B$20,E41=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="41" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C41" s="11"/>
-[...1 lines deleted...]
-      <c r="E41" s="14"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="13"/>
     </row>
     <row r="42" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C42" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H42" si="55">IF(AND(0&lt;F42,F42&lt;$B$20,G42="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="6">
+        <f t="shared" ref="F42:F70" si="52">MAX(0,E42-E43)</f>
+        <v>0</v>
+      </c>
+      <c r="G42" s="7" t="str">
+        <f t="shared" ref="G42" si="53">IF(AND(OR(E42=0,E42&gt;$B$13),OR(E43=0,E43&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H42" s="7" t="str">
+        <f t="shared" ref="H42" si="54">IF(E42=0,"Не обнаружена мутация METex14",IF(AND(G42="Образец пригоден для анализа",OR(F42&lt;$B$20,E43=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="43" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C43" s="11"/>
-[...1 lines deleted...]
-      <c r="E43" s="12"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="11"/>
     </row>
     <row r="44" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C44" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H44" si="58">IF(AND(0&lt;F44,F44&lt;$B$20,G44="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="6">
+        <f t="shared" ref="F44:F72" si="55">MAX(0,E44-E45)</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="7" t="str">
+        <f t="shared" ref="G44" si="56">IF(AND(OR(E44=0,E44&gt;$B$13),OR(E45=0,E45&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H44" s="7" t="str">
+        <f t="shared" ref="H44" si="57">IF(E44=0,"Не обнаружена мутация METex14",IF(AND(G44="Образец пригоден для анализа",OR(F44&lt;$B$20,E45=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="45" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C45" s="11"/>
-[...1 lines deleted...]
-      <c r="E45" s="12"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="11"/>
     </row>
     <row r="46" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C46" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H46" si="61">IF(AND(0&lt;F46,F46&lt;$B$20,G46="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="6">
+        <f t="shared" ref="F46:F74" si="58">MAX(0,E46-E47)</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="7" t="str">
+        <f t="shared" ref="G46" si="59">IF(AND(OR(E46=0,E46&gt;$B$13),OR(E47=0,E47&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H46" s="7" t="str">
+        <f t="shared" ref="H46" si="60">IF(E46=0,"Не обнаружена мутация METex14",IF(AND(G46="Образец пригоден для анализа",OR(F46&lt;$B$20,E47=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="47" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C47" s="11"/>
-[...1 lines deleted...]
-      <c r="E47" s="12"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="11"/>
     </row>
     <row r="48" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C48" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H48" si="64">IF(AND(0&lt;F48,F48&lt;$B$20,G48="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="6">
+        <f t="shared" ref="F48:F76" si="61">MAX(0,E48-E49)</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="7" t="str">
+        <f t="shared" ref="G48" si="62">IF(AND(OR(E48=0,E48&gt;$B$13),OR(E49=0,E49&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H48" s="7" t="str">
+        <f t="shared" ref="H48" si="63">IF(E48=0,"Не обнаружена мутация METex14",IF(AND(G48="Образец пригоден для анализа",OR(F48&lt;$B$20,E49=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="49" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C49" s="11"/>
-[...1 lines deleted...]
-      <c r="E49" s="12"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="11"/>
     </row>
     <row r="50" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C50" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H50" si="67">IF(AND(0&lt;F50,F50&lt;$B$20,G50="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="6">
+        <f t="shared" ref="F50:F78" si="64">MAX(0,E50-E51)</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="7" t="str">
+        <f t="shared" ref="G50" si="65">IF(AND(OR(E50=0,E50&gt;$B$13),OR(E51=0,E51&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H50" s="7" t="str">
+        <f t="shared" ref="H50" si="66">IF(E50=0,"Не обнаружена мутация METex14",IF(AND(G50="Образец пригоден для анализа",OR(F50&lt;$B$20,E51=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="51" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C51" s="11"/>
-[...1 lines deleted...]
-      <c r="E51" s="12"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="11"/>
     </row>
     <row r="52" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C52" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H52" si="70">IF(AND(0&lt;F52,F52&lt;$B$20,G52="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="6">
+        <f t="shared" ref="F52:F80" si="67">MAX(0,E52-E53)</f>
+        <v>0</v>
+      </c>
+      <c r="G52" s="7" t="str">
+        <f t="shared" ref="G52" si="68">IF(AND(OR(E52=0,E52&gt;$B$13),OR(E53=0,E53&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H52" s="7" t="str">
+        <f t="shared" ref="H52" si="69">IF(E52=0,"Не обнаружена мутация METex14",IF(AND(G52="Образец пригоден для анализа",OR(F52&lt;$B$20,E53=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="53" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C53" s="11"/>
-[...1 lines deleted...]
-      <c r="E53" s="12"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="11"/>
     </row>
     <row r="54" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C54" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H54" si="73">IF(AND(0&lt;F54,F54&lt;$B$20,G54="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C54" s="10"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="6">
+        <f t="shared" ref="F54:F82" si="70">MAX(0,E54-E55)</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="7" t="str">
+        <f t="shared" ref="G54" si="71">IF(AND(OR(E54=0,E54&gt;$B$13),OR(E55=0,E55&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H54" s="7" t="str">
+        <f t="shared" ref="H54" si="72">IF(E54=0,"Не обнаружена мутация METex14",IF(AND(G54="Образец пригоден для анализа",OR(F54&lt;$B$20,E55=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="55" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C55" s="11"/>
-[...1 lines deleted...]
-      <c r="E55" s="12"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="11"/>
     </row>
     <row r="56" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C56" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H56" si="76">IF(AND(0&lt;F56,F56&lt;$B$20,G56="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="6">
+        <f t="shared" ref="F56:F84" si="73">MAX(0,E56-E57)</f>
+        <v>0</v>
+      </c>
+      <c r="G56" s="7" t="str">
+        <f t="shared" ref="G56" si="74">IF(AND(OR(E56=0,E56&gt;$B$13),OR(E57=0,E57&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H56" s="7" t="str">
+        <f t="shared" ref="H56" si="75">IF(E56=0,"Не обнаружена мутация METex14",IF(AND(G56="Образец пригоден для анализа",OR(F56&lt;$B$20,E57=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="57" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C57" s="11"/>
-[...1 lines deleted...]
-      <c r="E57" s="12"/>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="11"/>
     </row>
     <row r="58" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C58" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H58" si="79">IF(AND(0&lt;F58,F58&lt;$B$20,G58="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="6">
+        <f t="shared" ref="F58" si="76">MAX(0,E58-E59)</f>
+        <v>0</v>
+      </c>
+      <c r="G58" s="7" t="str">
+        <f t="shared" ref="G58" si="77">IF(AND(OR(E58=0,E58&gt;$B$13),OR(E59=0,E59&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H58" s="7" t="str">
+        <f t="shared" ref="H58" si="78">IF(E58=0,"Не обнаружена мутация METex14",IF(AND(G58="Образец пригоден для анализа",OR(F58&lt;$B$20,E59=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="59" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C59" s="11"/>
-[...1 lines deleted...]
-      <c r="E59" s="12"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="11"/>
     </row>
     <row r="60" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C60" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H60" si="81">IF(AND(0&lt;F60,F60&lt;$B$20,G60="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="6">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="G60" s="7" t="str">
+        <f t="shared" ref="G60" si="79">IF(AND(OR(E60=0,E60&gt;$B$13),OR(E61=0,E61&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H60" s="7" t="str">
+        <f t="shared" ref="H60" si="80">IF(E60=0,"Не обнаружена мутация METex14",IF(AND(G60="Образец пригоден для анализа",OR(F60&lt;$B$20,E61=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="61" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C61" s="11"/>
-[...1 lines deleted...]
-      <c r="E61" s="12"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="11"/>
     </row>
     <row r="62" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C62" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H62" si="83">IF(AND(0&lt;F62,F62&lt;$B$20,G62="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="6">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="G62" s="7" t="str">
+        <f t="shared" ref="G62" si="81">IF(AND(OR(E62=0,E62&gt;$B$13),OR(E63=0,E63&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H62" s="7" t="str">
+        <f t="shared" ref="H62" si="82">IF(E62=0,"Не обнаружена мутация METex14",IF(AND(G62="Образец пригоден для анализа",OR(F62&lt;$B$20,E63=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="63" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C63" s="11"/>
-[...1 lines deleted...]
-      <c r="E63" s="12"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="11"/>
     </row>
     <row r="64" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C64" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H64" si="85">IF(AND(0&lt;F64,F64&lt;$B$20,G64="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="6">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="G64" s="7" t="str">
+        <f t="shared" ref="G64" si="83">IF(AND(OR(E64=0,E64&gt;$B$13),OR(E65=0,E65&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H64" s="7" t="str">
+        <f t="shared" ref="H64" si="84">IF(E64=0,"Не обнаружена мутация METex14",IF(AND(G64="Образец пригоден для анализа",OR(F64&lt;$B$20,E65=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="65" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C65" s="11"/>
-[...1 lines deleted...]
-      <c r="E65" s="12"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="11"/>
     </row>
     <row r="66" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C66" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H66" si="87">IF(AND(0&lt;F66,F66&lt;$B$20,G66="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="6">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="G66" s="7" t="str">
+        <f t="shared" ref="G66" si="85">IF(AND(OR(E66=0,E66&gt;$B$13),OR(E67=0,E67&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H66" s="7" t="str">
+        <f t="shared" ref="H66" si="86">IF(E66=0,"Не обнаружена мутация METex14",IF(AND(G66="Образец пригоден для анализа",OR(F66&lt;$B$20,E67=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="67" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C67" s="11"/>
-[...1 lines deleted...]
-      <c r="E67" s="12"/>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="11"/>
     </row>
     <row r="68" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C68" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H68" si="89">IF(AND(0&lt;F68,F68&lt;$B$20,G68="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="6">
+        <f t="shared" si="49"/>
+        <v>0</v>
+      </c>
+      <c r="G68" s="7" t="str">
+        <f t="shared" ref="G68" si="87">IF(AND(OR(E68=0,E68&gt;$B$13),OR(E69=0,E69&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H68" s="7" t="str">
+        <f t="shared" ref="H68" si="88">IF(E68=0,"Не обнаружена мутация METex14",IF(AND(G68="Образец пригоден для анализа",OR(F68&lt;$B$20,E69=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="69" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C69" s="11"/>
-[...1 lines deleted...]
-      <c r="E69" s="12"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="11"/>
     </row>
     <row r="70" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C70" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H70" si="91">IF(AND(0&lt;F70,F70&lt;$B$20,G70="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="6">
+        <f t="shared" si="52"/>
+        <v>0</v>
+      </c>
+      <c r="G70" s="7" t="str">
+        <f t="shared" ref="G70" si="89">IF(AND(OR(E70=0,E70&gt;$B$13),OR(E71=0,E71&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H70" s="7" t="str">
+        <f t="shared" ref="H70" si="90">IF(E70=0,"Не обнаружена мутация METex14",IF(AND(G70="Образец пригоден для анализа",OR(F70&lt;$B$20,E71=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="71" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C71" s="11"/>
-[...1 lines deleted...]
-      <c r="E71" s="12"/>
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="11"/>
     </row>
     <row r="72" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C72" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H72" si="93">IF(AND(0&lt;F72,F72&lt;$B$20,G72="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="6">
+        <f t="shared" si="55"/>
+        <v>0</v>
+      </c>
+      <c r="G72" s="7" t="str">
+        <f t="shared" ref="G72" si="91">IF(AND(OR(E72=0,E72&gt;$B$13),OR(E73=0,E73&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H72" s="7" t="str">
+        <f t="shared" ref="H72" si="92">IF(E72=0,"Не обнаружена мутация METex14",IF(AND(G72="Образец пригоден для анализа",OR(F72&lt;$B$20,E73=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="73" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C73" s="11"/>
-[...1 lines deleted...]
-      <c r="E73" s="12"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="10"/>
+      <c r="E73" s="11"/>
     </row>
     <row r="74" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C74" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H74" si="95">IF(AND(0&lt;F74,F74&lt;$B$20,G74="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C74" s="10"/>
+      <c r="D74" s="10"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="6">
+        <f t="shared" si="58"/>
+        <v>0</v>
+      </c>
+      <c r="G74" s="7" t="str">
+        <f t="shared" ref="G74" si="93">IF(AND(OR(E74=0,E74&gt;$B$13),OR(E75=0,E75&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H74" s="7" t="str">
+        <f t="shared" ref="H74" si="94">IF(E74=0,"Не обнаружена мутация METex14",IF(AND(G74="Образец пригоден для анализа",OR(F74&lt;$B$20,E75=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="75" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C75" s="11"/>
-[...1 lines deleted...]
-      <c r="E75" s="12"/>
+      <c r="C75" s="10"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="11"/>
     </row>
     <row r="76" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C76" s="11"/>
-[...11 lines deleted...]
-        <f t="shared" ref="H76" si="97">IF(AND(0&lt;F76,F76&lt;$B$20,G76="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="6">
+        <f t="shared" si="61"/>
+        <v>0</v>
+      </c>
+      <c r="G76" s="7" t="str">
+        <f t="shared" ref="G76" si="95">IF(AND(OR(E76=0,E76&gt;$B$13),OR(E77=0,E77&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H76" s="7" t="str">
+        <f t="shared" ref="H76" si="96">IF(E76=0,"Не обнаружена мутация METex14",IF(AND(G76="Образец пригоден для анализа",OR(F76&lt;$B$20,E77=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="77" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C77" s="11"/>
-[...1 lines deleted...]
-      <c r="E77" s="12"/>
+      <c r="C77" s="10"/>
+      <c r="D77" s="10"/>
+      <c r="E77" s="11"/>
     </row>
     <row r="78" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E78" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H78" si="99">IF(AND(0&lt;F78,F78&lt;$B$20,G78="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E78" s="11"/>
+      <c r="F78" s="6">
+        <f t="shared" si="64"/>
+        <v>0</v>
+      </c>
+      <c r="G78" s="7" t="str">
+        <f t="shared" ref="G78" si="97">IF(AND(OR(E78=0,E78&gt;$B$13),OR(E79=0,E79&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H78" s="7" t="str">
+        <f t="shared" ref="H78" si="98">IF(E78=0,"Не обнаружена мутация METex14",IF(AND(G78="Образец пригоден для анализа",OR(F78&lt;$B$20,E79=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="79" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E79" s="12"/>
+      <c r="E79" s="11"/>
     </row>
     <row r="80" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E80" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H80" si="101">IF(AND(0&lt;F80,F80&lt;$B$20,G80="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E80" s="11"/>
+      <c r="F80" s="6">
+        <f t="shared" si="67"/>
+        <v>0</v>
+      </c>
+      <c r="G80" s="7" t="str">
+        <f t="shared" ref="G80" si="99">IF(AND(OR(E80=0,E80&gt;$B$13),OR(E81=0,E81&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H80" s="7" t="str">
+        <f t="shared" ref="H80" si="100">IF(E80=0,"Не обнаружена мутация METex14",IF(AND(G80="Образец пригоден для анализа",OR(F80&lt;$B$20,E81=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="81" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E81" s="12"/>
+      <c r="E81" s="11"/>
     </row>
     <row r="82" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E82" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H82" si="103">IF(AND(0&lt;F82,F82&lt;$B$20,G82="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E82" s="11"/>
+      <c r="F82" s="6">
+        <f t="shared" si="70"/>
+        <v>0</v>
+      </c>
+      <c r="G82" s="7" t="str">
+        <f t="shared" ref="G82" si="101">IF(AND(OR(E82=0,E82&gt;$B$13),OR(E83=0,E83&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H82" s="7" t="str">
+        <f t="shared" ref="H82" si="102">IF(E82=0,"Не обнаружена мутация METex14",IF(AND(G82="Образец пригоден для анализа",OR(F82&lt;$B$20,E83=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="83" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E83" s="12"/>
+      <c r="E83" s="11"/>
     </row>
     <row r="84" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E84" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H84" si="105">IF(AND(0&lt;F84,F84&lt;$B$20,G84="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E84" s="11"/>
+      <c r="F84" s="6">
+        <f t="shared" si="73"/>
+        <v>0</v>
+      </c>
+      <c r="G84" s="7" t="str">
+        <f t="shared" ref="G84" si="103">IF(AND(OR(E84=0,E84&gt;$B$13),OR(E85=0,E85&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H84" s="7" t="str">
+        <f t="shared" ref="H84" si="104">IF(E84=0,"Не обнаружена мутация METex14",IF(AND(G84="Образец пригоден для анализа",OR(F84&lt;$B$20,E85=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="85" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E85" s="12"/>
+      <c r="E85" s="11"/>
     </row>
     <row r="86" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E86" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H86" si="108">IF(AND(0&lt;F86,F86&lt;$B$20,G86="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E86" s="11"/>
+      <c r="F86" s="6">
+        <f t="shared" ref="F86" si="105">MAX(0,E86-E87)</f>
+        <v>0</v>
+      </c>
+      <c r="G86" s="7" t="str">
+        <f t="shared" ref="G86" si="106">IF(AND(OR(E86=0,E86&gt;$B$13),OR(E87=0,E87&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H86" s="7" t="str">
+        <f t="shared" ref="H86" si="107">IF(E86=0,"Не обнаружена мутация METex14",IF(AND(G86="Образец пригоден для анализа",OR(F86&lt;$B$20,E87=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="87" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E87" s="12"/>
+      <c r="E87" s="11"/>
     </row>
     <row r="88" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E88" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H88" si="110">IF(AND(0&lt;F88,F88&lt;$B$20,G88="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E88" s="11"/>
+      <c r="F88" s="6">
+        <f t="shared" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="G88" s="7" t="str">
+        <f t="shared" ref="G88" si="108">IF(AND(OR(E88=0,E88&gt;$B$13),OR(E89=0,E89&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H88" s="7" t="str">
+        <f t="shared" ref="H88" si="109">IF(E88=0,"Не обнаружена мутация METex14",IF(AND(G88="Образец пригоден для анализа",OR(F88&lt;$B$20,E89=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="89" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E89" s="12"/>
+      <c r="E89" s="11"/>
     </row>
     <row r="90" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E90" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H90" si="112">IF(AND(0&lt;F90,F90&lt;$B$20,G90="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E90" s="11"/>
+      <c r="F90" s="6">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="G90" s="7" t="str">
+        <f t="shared" ref="G90" si="110">IF(AND(OR(E90=0,E90&gt;$B$13),OR(E91=0,E91&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H90" s="7" t="str">
+        <f t="shared" ref="H90" si="111">IF(E90=0,"Не обнаружена мутация METex14",IF(AND(G90="Образец пригоден для анализа",OR(F90&lt;$B$20,E91=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="91" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E91" s="12"/>
+      <c r="E91" s="11"/>
     </row>
     <row r="92" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E92" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H92" si="114">IF(AND(0&lt;F92,F92&lt;$B$20,G92="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E92" s="11"/>
+      <c r="F92" s="6">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="G92" s="7" t="str">
+        <f t="shared" ref="G92" si="112">IF(AND(OR(E92=0,E92&gt;$B$13),OR(E93=0,E93&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H92" s="7" t="str">
+        <f t="shared" ref="H92" si="113">IF(E92=0,"Не обнаружена мутация METex14",IF(AND(G92="Образец пригоден для анализа",OR(F92&lt;$B$20,E93=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="93" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E93" s="12"/>
+      <c r="E93" s="11"/>
     </row>
     <row r="94" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E94" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H94" si="116">IF(AND(0&lt;F94,F94&lt;$B$20,G94="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E94" s="11"/>
+      <c r="F94" s="6">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="G94" s="7" t="str">
+        <f t="shared" ref="G94" si="114">IF(AND(OR(E94=0,E94&gt;$B$13),OR(E95=0,E95&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H94" s="7" t="str">
+        <f t="shared" ref="H94" si="115">IF(E94=0,"Не обнаружена мутация METex14",IF(AND(G94="Образец пригоден для анализа",OR(F94&lt;$B$20,E95=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="95" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E95" s="12"/>
+      <c r="E95" s="11"/>
     </row>
     <row r="96" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E96" s="12"/>
-[...9 lines deleted...]
-        <f t="shared" ref="H96" si="118">IF(AND(0&lt;F96,F96&lt;$B$20,G96="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E96" s="11"/>
+      <c r="F96" s="6">
+        <f t="shared" si="49"/>
+        <v>0</v>
+      </c>
+      <c r="G96" s="7" t="str">
+        <f t="shared" ref="G96" si="116">IF(AND(OR(E96=0,E96&gt;$B$13),OR(E97=0,E97&gt;$B$14)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H96" s="7" t="str">
+        <f t="shared" ref="H96" si="117">IF(E96=0,"Не обнаружена мутация METex14",IF(AND(G96="Образец пригоден для анализа",OR(F96&lt;$B$20,E97=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="99" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E99" s="12"/>
+      <c r="E99" s="11"/>
     </row>
     <row r="100" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E100" s="12"/>
+      <c r="E100" s="11"/>
     </row>
     <row r="101" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E101" s="12"/>
+      <c r="E101" s="11"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="B19">
+    <cfRule type="cellIs" dxfId="44" priority="59" operator="equal">
+      <formula>"приемлемо"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="43" priority="60" operator="equal">
+      <formula>"неприемлемо"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B6">
+    <cfRule type="cellIs" dxfId="41" priority="3" operator="equal">
+      <formula>"приемлемо"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="40" priority="4" operator="equal">
+      <formula>"неприемлемо"</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="H99 H2:H96">
-    <cfRule type="containsText" dxfId="11" priority="4" operator="containsText" text="Мутация METex14 обнаружена">
+    <cfRule type="containsText" dxfId="5" priority="2" operator="containsText" text="Мутация METex14 обнаружена">
       <formula>NOT(ISERROR(SEARCH("Мутация METex14 обнаружена",H2)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B19">
-[...6 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="G99 G2:G96">
-    <cfRule type="containsText" dxfId="8" priority="3" operator="containsText" text="Концентрация образца недостаточна">
+    <cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="Концентрация образца недостаточна">
       <formula>NOT(ISERROR(SEARCH("Концентрация образца недостаточна",G2)))</formula>
-    </cfRule>
-[...6 lines deleted...]
-      <formula>"неприемлемо"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B13:B14" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H101"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N36" sqref="N36"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="50.7109375" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
-    <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="8" width="35.7109375" style="8" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="8.7109375" style="9" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="7" customWidth="1"/>
+    <col min="7" max="8" width="35.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="15"/>
-[...3 lines deleted...]
-      <c r="D1" s="18" t="s">
+      <c r="B1" s="14"/>
+      <c r="C1" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="18" t="s">
+      <c r="E1" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F1" s="19" t="s">
+      <c r="F1" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="G1" s="19" t="s">
+      <c r="G1" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="20" t="s">
+      <c r="H1" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="12">
+      <c r="E2" s="11">
         <v>22.028543020429201</v>
       </c>
-      <c r="F2" s="7">
+      <c r="F2" s="6">
         <f>MAX(0,E2-E3)</f>
         <v>4.7530397370440021</v>
       </c>
-      <c r="G2" s="8" t="str">
+      <c r="G2" s="7" t="str">
         <f>IF(AND(OR(E2=0,E2&gt;$B$9),OR(E3=0,E3&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H2" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F2,F2&lt;$B$12),G2="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H2" s="7" t="str">
+        <f>IF(E2=0,"Не обнаружена мутация METex14",IF(AND(G2="Образец пригоден для анализа",OR(F2&lt;$B$12,E3=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>43</v>
       </c>
-      <c r="C3" s="11" t="s">
+      <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="12">
+      <c r="E3" s="11">
         <v>17.275503283385198</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="C4" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>22.043372837894299</v>
       </c>
-      <c r="F4" s="7">
+      <c r="F4" s="6">
         <f t="shared" ref="F4" si="0">MAX(0,E4-E5)</f>
         <v>4.6443623044651012</v>
       </c>
-      <c r="G4" s="8" t="str">
+      <c r="G4" s="7" t="str">
         <f t="shared" ref="G4" si="1">IF(AND(OR(E4=0,E4&gt;$B$9),OR(E5=0,E5&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H4" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F4,F4&lt;$B$12),G4="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H4" s="7" t="str">
+        <f>IF(E4=0,"Не обнаружена мутация METex14",IF(AND(G4="Образец пригоден для анализа",OR(F4&lt;$B$12,E5=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="C5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="12">
+      <c r="E5" s="11">
         <v>17.399010533429198</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="str">
         <f>IF(AND(OR(B4=0,B4&gt;(B7+6)),OR(B5=0,B5&gt;(B8+6))),"приемлемо","неприемлемо")</f>
         <v>приемлемо</v>
       </c>
-      <c r="C6" s="11" t="s">
+      <c r="C6" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="11">
         <v>22.156924538534302</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F6" s="6">
         <f t="shared" ref="F6" si="2">MAX(0,E6-E7)</f>
         <v>4.5316245682759018</v>
       </c>
-      <c r="G6" s="8" t="str">
+      <c r="G6" s="7" t="str">
         <f t="shared" ref="G6" si="3">IF(AND(OR(E6=0,E6&gt;$B$9),OR(E7=0,E7&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H6" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F6,F6&lt;$B$12),G6="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H6" s="7" t="str">
+        <f t="shared" ref="H6" si="4">IF(E6=0,"Не обнаружена мутация METex14",IF(AND(G6="Образец пригоден для анализа",OR(F6&lt;$B$12,E7=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="3">
         <v>22.03</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="11">
         <v>17.6252999702584</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3">
         <v>17.28</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="12"/>
-      <c r="F8" s="7">
+      <c r="E8" s="11"/>
+      <c r="F8" s="6">
         <f>MAX(0,E8-E9)</f>
         <v>0</v>
       </c>
-      <c r="G8" s="8" t="str">
-[...4 lines deleted...]
-        <f>IF(AND(AND(0&lt;F8,F8&lt;$B$12),G8="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="G8" s="7" t="str">
+        <f t="shared" ref="G8" si="5">IF(AND(OR(E8=0,E8&gt;$B$9),OR(E9=0,E9&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H8" s="7" t="str">
+        <f t="shared" ref="H8" si="6">IF(E8=0,"Не обнаружена мутация METex14",IF(AND(G8="Образец пригоден для анализа",OR(F8&lt;$B$12,E9=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="4">
         <f>B7+4.8</f>
         <v>26.830000000000002</v>
       </c>
-      <c r="C9" s="11" t="s">
+      <c r="C9" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="12"/>
+      <c r="E9" s="11"/>
     </row>
     <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="4">
         <f>B8+4.8</f>
         <v>22.080000000000002</v>
       </c>
-      <c r="C10" s="11" t="s">
+      <c r="C10" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="12"/>
-      <c r="F10" s="7">
+      <c r="E10" s="11"/>
+      <c r="F10" s="6">
         <f>MAX(0,E10-E11)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="8" t="str">
-        <f t="shared" ref="G10" si="5">IF(AND(OR(E10=0,E10&gt;$B$9),OR(E11=0,E11&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G10" s="7" t="str">
+        <f t="shared" ref="G10" si="7">IF(AND(OR(E10=0,E10&gt;$B$9),OR(E11=0,E11&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H10" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F10,F10&lt;$B$12),G10="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H10" s="7" t="str">
+        <f t="shared" ref="H10" si="8">IF(E10=0,"Не обнаружена мутация METex14",IF(AND(G10="Образец пригоден для анализа",OR(F10&lt;$B$12,E11=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="4">
         <f>B7-B8</f>
         <v>4.75</v>
       </c>
-      <c r="C11" s="11" t="s">
+      <c r="C11" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="6" t="s">
+      <c r="D11" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="11">
         <v>21.311445530653501</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <f>'Первая постановка'!B20</f>
         <v>6.6400000000000006</v>
       </c>
-      <c r="C12" s="11" t="s">
+      <c r="C12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="12"/>
-      <c r="F12" s="7">
+      <c r="E12" s="11"/>
+      <c r="F12" s="6">
         <f>MAX(0,E12-E13)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="8" t="str">
-[...4 lines deleted...]
-        <f>IF(AND(AND(0&lt;F12,F12&lt;$B$12),G12="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="G12" s="7" t="str">
+        <f t="shared" ref="G12" si="9">IF(AND(OR(E12=0,E12&gt;$B$9),OR(E13=0,E13&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H12" s="7" t="str">
+        <f t="shared" ref="H12" si="10">IF(E12=0,"Не обнаружена мутация METex14",IF(AND(G12="Образец пригоден для анализа",OR(F12&lt;$B$12,E13=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="str">
         <f>IF(B11&gt;B12, "неприемлемо", "приемлемо")</f>
         <v>приемлемо</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D13" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="12">
+      <c r="E13" s="11">
         <v>22.880036476617001</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C14" s="11" t="s">
+      <c r="C14" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="11">
         <v>33.053452318642002</v>
       </c>
-      <c r="F14" s="7">
-        <f t="shared" ref="F14" si="7">MAX(0,E14-E15)</f>
+      <c r="F14" s="6">
+        <f t="shared" ref="F14" si="11">MAX(0,E14-E15)</f>
         <v>11.914210136820703</v>
       </c>
-      <c r="G14" s="8" t="str">
+      <c r="G14" s="7" t="str">
         <f>IF(AND(OR(E14=0,E14&gt;$B$9),OR(E15=0,E15&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H14" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F14,F14&lt;$B$12),G14="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H14" s="7" t="str">
+        <f t="shared" ref="H14" si="12">IF(E14=0,"Не обнаружена мутация METex14",IF(AND(G14="Образец пригоден для анализа",OR(F14&lt;$B$12,E15=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="11" t="s">
+      <c r="C15" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="11">
         <v>21.139242181821299</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="11" t="s">
+      <c r="C16" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D16" s="6" t="s">
+      <c r="D16" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="11">
         <v>25.9809097635566</v>
       </c>
-      <c r="F16" s="7">
-        <f t="shared" ref="F16" si="8">MAX(0,E16-E17)</f>
+      <c r="F16" s="6">
+        <f t="shared" ref="F16" si="13">MAX(0,E16-E17)</f>
         <v>3.2566734053459996</v>
       </c>
-      <c r="G16" s="8" t="str">
-        <f t="shared" ref="G16" si="9">IF(AND(OR(E16=0,E16&gt;$B$9),OR(E17=0,E17&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G16" s="7" t="str">
+        <f t="shared" ref="G16" si="14">IF(AND(OR(E16=0,E16&gt;$B$9),OR(E17=0,E17&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H16" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F16,F16&lt;$B$12),G16="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H16" s="7" t="str">
+        <f t="shared" ref="H16" si="15">IF(E16=0,"Не обнаружена мутация METex14",IF(AND(G16="Образец пригоден для анализа",OR(F16&lt;$B$12,E17=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="17" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C17" s="11" t="s">
+      <c r="C17" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="11">
         <v>22.7242363582106</v>
       </c>
     </row>
     <row r="18" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C18" s="11" t="s">
+      <c r="C18" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="6" t="s">
+      <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E18" s="12">
+      <c r="E18" s="11">
         <v>37.295886760378401</v>
       </c>
-      <c r="F18" s="7">
+      <c r="F18" s="6">
         <f>MAX(0,E18-E19)</f>
         <v>15.479533894952201</v>
       </c>
-      <c r="G18" s="8" t="str">
-        <f t="shared" ref="G18" si="10">IF(AND(OR(E18=0,E18&gt;$B$9),OR(E19=0,E19&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G18" s="7" t="str">
+        <f t="shared" ref="G18" si="16">IF(AND(OR(E18=0,E18&gt;$B$9),OR(E19=0,E19&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H18" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F18,F18&lt;$B$12),G18="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H18" s="7" t="str">
+        <f t="shared" ref="H18" si="17">IF(E18=0,"Не обнаружена мутация METex14",IF(AND(G18="Образец пригоден для анализа",OR(F18&lt;$B$12,E19=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="19" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C19" s="11" t="s">
+      <c r="C19" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="6" t="s">
+      <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E19" s="12">
+      <c r="E19" s="11">
         <v>21.8163528654262</v>
       </c>
     </row>
     <row r="20" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C20" s="11" t="s">
+      <c r="C20" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E20" s="12"/>
-      <c r="F20" s="7">
+      <c r="E20" s="11"/>
+      <c r="F20" s="6">
         <f>MAX(0,E20-E21)</f>
         <v>0</v>
       </c>
-      <c r="G20" s="8" t="str">
-[...4 lines deleted...]
-        <f>IF(AND(AND(0&lt;F20,F20&lt;$B$12),G20="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="G20" s="7" t="str">
+        <f t="shared" ref="G20" si="18">IF(AND(OR(E20=0,E20&gt;$B$9),OR(E21=0,E21&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H20" s="7" t="str">
+        <f t="shared" ref="H20" si="19">IF(E20=0,"Не обнаружена мутация METex14",IF(AND(G20="Образец пригоден для анализа",OR(F20&lt;$B$12,E21=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="21" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C21" s="11" t="s">
+      <c r="C21" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="11">
         <v>24.6846683344118</v>
       </c>
     </row>
     <row r="22" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C22" s="11" t="s">
+      <c r="C22" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="D22" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E22" s="12">
+      <c r="E22" s="11">
         <v>25.825573695686799</v>
       </c>
-      <c r="F22" s="7">
-        <f t="shared" ref="F22" si="12">MAX(0,E22-E23)</f>
+      <c r="F22" s="6">
+        <f t="shared" ref="F22" si="20">MAX(0,E22-E23)</f>
         <v>11.196753013882098</v>
       </c>
-      <c r="G22" s="8" t="str">
-        <f t="shared" ref="G22" si="13">IF(AND(OR(E22=0,E22&gt;$B$9),OR(E23=0,E23&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G22" s="7" t="str">
+        <f t="shared" ref="G22" si="21">IF(AND(OR(E22=0,E22&gt;$B$9),OR(E23=0,E23&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H22" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F22,F22&lt;$B$12),G22="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H22" s="7" t="str">
+        <f t="shared" ref="H22" si="22">IF(E22=0,"Не обнаружена мутация METex14",IF(AND(G22="Образец пригоден для анализа",OR(F22&lt;$B$12,E23=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="23" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C23" s="11" t="s">
+      <c r="C23" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E23" s="12">
+      <c r="E23" s="11">
         <v>14.628820681804701</v>
       </c>
     </row>
     <row r="24" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="11" t="s">
+      <c r="C24" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E24" s="12">
+      <c r="E24" s="11">
         <v>25.4130258531758</v>
       </c>
-      <c r="F24" s="7">
-        <f t="shared" ref="F24" si="14">MAX(0,E24-E25)</f>
+      <c r="F24" s="6">
+        <f t="shared" ref="F24" si="23">MAX(0,E24-E25)</f>
         <v>11.389632210895799</v>
       </c>
-      <c r="G24" s="8" t="str">
-        <f t="shared" ref="G24" si="15">IF(AND(OR(E24=0,E24&gt;$B$9),OR(E25=0,E25&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G24" s="7" t="str">
+        <f t="shared" ref="G24" si="24">IF(AND(OR(E24=0,E24&gt;$B$9),OR(E25=0,E25&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H24" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F24,F24&lt;$B$12),G24="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H24" s="7" t="str">
+        <f t="shared" ref="H24" si="25">IF(E24=0,"Не обнаружена мутация METex14",IF(AND(G24="Образец пригоден для анализа",OR(F24&lt;$B$12,E25=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="25" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C25" s="11" t="s">
+      <c r="C25" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E25" s="12">
+      <c r="E25" s="11">
         <v>14.02339364228</v>
       </c>
     </row>
     <row r="26" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C26" s="11" t="s">
+      <c r="C26" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D26" s="6" t="s">
+      <c r="D26" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="11">
         <v>25.419122509327799</v>
       </c>
-      <c r="F26" s="7">
-        <f t="shared" ref="F26" si="16">MAX(0,E26-E27)</f>
+      <c r="F26" s="6">
+        <f t="shared" ref="F26" si="26">MAX(0,E26-E27)</f>
         <v>10.994817163036998</v>
       </c>
-      <c r="G26" s="8" t="str">
-        <f t="shared" ref="G26" si="17">IF(AND(OR(E26=0,E26&gt;$B$9),OR(E27=0,E27&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G26" s="7" t="str">
+        <f t="shared" ref="G26" si="27">IF(AND(OR(E26=0,E26&gt;$B$9),OR(E27=0,E27&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H26" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F26,F26&lt;$B$12),G26="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H26" s="7" t="str">
+        <f t="shared" ref="H26" si="28">IF(E26=0,"Не обнаружена мутация METex14",IF(AND(G26="Образец пригоден для анализа",OR(F26&lt;$B$12,E27=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="27" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E27" s="12">
+      <c r="E27" s="11">
         <v>14.424305346290801</v>
       </c>
     </row>
     <row r="28" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C28" s="11" t="s">
+      <c r="C28" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D28" s="6" t="s">
+      <c r="D28" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>21.775272917764401</v>
       </c>
-      <c r="F28" s="7">
-        <f t="shared" ref="F28" si="18">MAX(0,E28-E29)</f>
+      <c r="F28" s="6">
+        <f t="shared" ref="F28" si="29">MAX(0,E28-E29)</f>
         <v>3.7139870159850012</v>
       </c>
-      <c r="G28" s="8" t="str">
-        <f t="shared" ref="G28" si="19">IF(AND(OR(E28=0,E28&gt;$B$9),OR(E29=0,E29&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+      <c r="G28" s="7" t="str">
+        <f t="shared" ref="G28" si="30">IF(AND(OR(E28=0,E28&gt;$B$9),OR(E29=0,E29&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
         <v>Образец пригоден для анализа</v>
       </c>
-      <c r="H28" s="8" t="str">
-        <f>IF(AND(AND(0&lt;F28,F28&lt;$B$12),G28="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="H28" s="7" t="str">
+        <f t="shared" ref="H28" si="31">IF(E28=0,"Не обнаружена мутация METex14",IF(AND(G28="Образец пригоден для анализа",OR(F28&lt;$B$12,E29=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Мутация METex14 обнаружена</v>
       </c>
     </row>
     <row r="29" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C29" s="11" t="s">
+      <c r="C29" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="D29" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="9">
         <v>18.061285901779399</v>
       </c>
     </row>
     <row r="30" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C30" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F30,F30&lt;$B$12),G30="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="6">
+        <f t="shared" ref="F30" si="32">MAX(0,E30-E31)</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="7" t="str">
+        <f t="shared" ref="G30" si="33">IF(AND(OR(E30=0,E30&gt;$B$9),OR(E31=0,E31&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H30" s="7" t="str">
+        <f t="shared" ref="H30" si="34">IF(E30=0,"Не обнаружена мутация METex14",IF(AND(G30="Образец пригоден для анализа",OR(F30&lt;$B$12,E31=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="31" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C31" s="11"/>
-[...1 lines deleted...]
-      <c r="E31" s="12"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="11"/>
     </row>
     <row r="32" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C32" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F32,F32&lt;$B$12),G32="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C32" s="10"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="6">
+        <f t="shared" ref="F32:F88" si="35">MAX(0,E32-E33)</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="7" t="str">
+        <f t="shared" ref="G32" si="36">IF(AND(OR(E32=0,E32&gt;$B$9),OR(E33=0,E33&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H32" s="7" t="str">
+        <f t="shared" ref="H32" si="37">IF(E32=0,"Не обнаружена мутация METex14",IF(AND(G32="Образец пригоден для анализа",OR(F32&lt;$B$12,E33=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="33" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C33" s="11"/>
-[...1 lines deleted...]
-      <c r="E33" s="12"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="11"/>
     </row>
     <row r="34" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C34" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F34,F34&lt;$B$12),G34="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="6">
+        <f t="shared" ref="F34:F90" si="38">MAX(0,E34-E35)</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="7" t="str">
+        <f t="shared" ref="G34" si="39">IF(AND(OR(E34=0,E34&gt;$B$9),OR(E35=0,E35&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H34" s="7" t="str">
+        <f t="shared" ref="H34" si="40">IF(E34=0,"Не обнаружена мутация METex14",IF(AND(G34="Образец пригоден для анализа",OR(F34&lt;$B$12,E35=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="35" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C35" s="11"/>
-[...1 lines deleted...]
-      <c r="E35" s="12"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="11"/>
     </row>
     <row r="36" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F36,F36&lt;$B$12),G36="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="6">
+        <f t="shared" ref="F36:F92" si="41">MAX(0,E36-E37)</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="7" t="str">
+        <f t="shared" ref="G36" si="42">IF(AND(OR(E36=0,E36&gt;$B$9),OR(E37=0,E37&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H36" s="7" t="str">
+        <f t="shared" ref="H36" si="43">IF(E36=0,"Не обнаружена мутация METex14",IF(AND(G36="Образец пригоден для анализа",OR(F36&lt;$B$12,E37=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="37" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C37" s="11"/>
-[...1 lines deleted...]
-      <c r="E37" s="12"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="11"/>
     </row>
     <row r="38" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C38" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F38,F38&lt;$B$12),G38="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C38" s="10"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="6">
+        <f t="shared" ref="F38:F94" si="44">MAX(0,E38-E39)</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="7" t="str">
+        <f t="shared" ref="G38" si="45">IF(AND(OR(E38=0,E38&gt;$B$9),OR(E39=0,E39&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H38" s="7" t="str">
+        <f t="shared" ref="H38" si="46">IF(E38=0,"Не обнаружена мутация METex14",IF(AND(G38="Образец пригоден для анализа",OR(F38&lt;$B$12,E39=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="39" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C39" s="11"/>
-[...1 lines deleted...]
-      <c r="E39" s="14"/>
+      <c r="C39" s="10"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="13"/>
     </row>
     <row r="40" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C40" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F40,F40&lt;$B$12),G40="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C40" s="10"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="6">
+        <f t="shared" ref="F40:F96" si="47">MAX(0,E40-E41)</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="7" t="str">
+        <f t="shared" ref="G40" si="48">IF(AND(OR(E40=0,E40&gt;$B$9),OR(E41=0,E41&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H40" s="7" t="str">
+        <f t="shared" ref="H40" si="49">IF(E40=0,"Не обнаружена мутация METex14",IF(AND(G40="Образец пригоден для анализа",OR(F40&lt;$B$12,E41=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="41" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C41" s="11"/>
-[...1 lines deleted...]
-      <c r="E41" s="14"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="13"/>
     </row>
     <row r="42" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C42" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F42,F42&lt;$B$12),G42="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C42" s="10"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="6">
+        <f t="shared" ref="F42:F70" si="50">MAX(0,E42-E43)</f>
+        <v>0</v>
+      </c>
+      <c r="G42" s="7" t="str">
+        <f t="shared" ref="G42" si="51">IF(AND(OR(E42=0,E42&gt;$B$9),OR(E43=0,E43&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H42" s="7" t="str">
+        <f t="shared" ref="H42" si="52">IF(E42=0,"Не обнаружена мутация METex14",IF(AND(G42="Образец пригоден для анализа",OR(F42&lt;$B$12,E43=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="43" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C43" s="11"/>
-[...1 lines deleted...]
-      <c r="E43" s="12"/>
+      <c r="C43" s="10"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="11"/>
     </row>
     <row r="44" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C44" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F44,F44&lt;$B$12),G44="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C44" s="10"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="6">
+        <f t="shared" ref="F44:F72" si="53">MAX(0,E44-E45)</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="7" t="str">
+        <f t="shared" ref="G44" si="54">IF(AND(OR(E44=0,E44&gt;$B$9),OR(E45=0,E45&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H44" s="7" t="str">
+        <f t="shared" ref="H44" si="55">IF(E44=0,"Не обнаружена мутация METex14",IF(AND(G44="Образец пригоден для анализа",OR(F44&lt;$B$12,E45=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="45" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C45" s="11"/>
-[...1 lines deleted...]
-      <c r="E45" s="12"/>
+      <c r="C45" s="10"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="11"/>
     </row>
     <row r="46" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C46" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F46,F46&lt;$B$12),G46="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C46" s="10"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="6">
+        <f t="shared" ref="F46:F74" si="56">MAX(0,E46-E47)</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="7" t="str">
+        <f t="shared" ref="G46" si="57">IF(AND(OR(E46=0,E46&gt;$B$9),OR(E47=0,E47&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H46" s="7" t="str">
+        <f t="shared" ref="H46" si="58">IF(E46=0,"Не обнаружена мутация METex14",IF(AND(G46="Образец пригоден для анализа",OR(F46&lt;$B$12,E47=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="47" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C47" s="11"/>
-[...1 lines deleted...]
-      <c r="E47" s="12"/>
+      <c r="C47" s="10"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="11"/>
     </row>
     <row r="48" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C48" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F48,F48&lt;$B$12),G48="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C48" s="10"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="6">
+        <f t="shared" ref="F48:F76" si="59">MAX(0,E48-E49)</f>
+        <v>0</v>
+      </c>
+      <c r="G48" s="7" t="str">
+        <f t="shared" ref="G48" si="60">IF(AND(OR(E48=0,E48&gt;$B$9),OR(E49=0,E49&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H48" s="7" t="str">
+        <f t="shared" ref="H48" si="61">IF(E48=0,"Не обнаружена мутация METex14",IF(AND(G48="Образец пригоден для анализа",OR(F48&lt;$B$12,E49=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="49" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C49" s="11"/>
-[...1 lines deleted...]
-      <c r="E49" s="12"/>
+      <c r="C49" s="10"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="11"/>
     </row>
     <row r="50" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C50" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F50,F50&lt;$B$12),G50="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="6">
+        <f t="shared" ref="F50:F78" si="62">MAX(0,E50-E51)</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="7" t="str">
+        <f t="shared" ref="G50" si="63">IF(AND(OR(E50=0,E50&gt;$B$9),OR(E51=0,E51&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H50" s="7" t="str">
+        <f t="shared" ref="H50" si="64">IF(E50=0,"Не обнаружена мутация METex14",IF(AND(G50="Образец пригоден для анализа",OR(F50&lt;$B$12,E51=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="51" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C51" s="11"/>
-[...1 lines deleted...]
-      <c r="E51" s="12"/>
+      <c r="C51" s="10"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="11"/>
     </row>
     <row r="52" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C52" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F52,F52&lt;$B$12),G52="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C52" s="10"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="6">
+        <f t="shared" ref="F52:F80" si="65">MAX(0,E52-E53)</f>
+        <v>0</v>
+      </c>
+      <c r="G52" s="7" t="str">
+        <f t="shared" ref="G52" si="66">IF(AND(OR(E52=0,E52&gt;$B$9),OR(E53=0,E53&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H52" s="7" t="str">
+        <f t="shared" ref="H52" si="67">IF(E52=0,"Не обнаружена мутация METex14",IF(AND(G52="Образец пригоден для анализа",OR(F52&lt;$B$12,E53=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="53" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C53" s="11"/>
-[...1 lines deleted...]
-      <c r="E53" s="12"/>
+      <c r="C53" s="10"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="11"/>
     </row>
     <row r="54" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C54" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F54,F54&lt;$B$12),G54="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C54" s="10"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="6">
+        <f t="shared" ref="F54:F82" si="68">MAX(0,E54-E55)</f>
+        <v>0</v>
+      </c>
+      <c r="G54" s="7" t="str">
+        <f t="shared" ref="G54" si="69">IF(AND(OR(E54=0,E54&gt;$B$9),OR(E55=0,E55&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H54" s="7" t="str">
+        <f t="shared" ref="H54" si="70">IF(E54=0,"Не обнаружена мутация METex14",IF(AND(G54="Образец пригоден для анализа",OR(F54&lt;$B$12,E55=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="55" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C55" s="11"/>
-[...1 lines deleted...]
-      <c r="E55" s="12"/>
+      <c r="C55" s="10"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="11"/>
     </row>
     <row r="56" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C56" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F56,F56&lt;$B$12),G56="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C56" s="10"/>
+      <c r="D56" s="10"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="6">
+        <f t="shared" ref="F56:F84" si="71">MAX(0,E56-E57)</f>
+        <v>0</v>
+      </c>
+      <c r="G56" s="7" t="str">
+        <f t="shared" ref="G56" si="72">IF(AND(OR(E56=0,E56&gt;$B$9),OR(E57=0,E57&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H56" s="7" t="str">
+        <f t="shared" ref="H56" si="73">IF(E56=0,"Не обнаружена мутация METex14",IF(AND(G56="Образец пригоден для анализа",OR(F56&lt;$B$12,E57=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="57" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C57" s="11"/>
-[...1 lines deleted...]
-      <c r="E57" s="12"/>
+      <c r="C57" s="10"/>
+      <c r="D57" s="10"/>
+      <c r="E57" s="11"/>
     </row>
     <row r="58" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C58" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F58,F58&lt;$B$12),G58="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C58" s="10"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="6">
+        <f t="shared" ref="F58" si="74">MAX(0,E58-E59)</f>
+        <v>0</v>
+      </c>
+      <c r="G58" s="7" t="str">
+        <f t="shared" ref="G58" si="75">IF(AND(OR(E58=0,E58&gt;$B$9),OR(E59=0,E59&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H58" s="7" t="str">
+        <f t="shared" ref="H58" si="76">IF(E58=0,"Не обнаружена мутация METex14",IF(AND(G58="Образец пригоден для анализа",OR(F58&lt;$B$12,E59=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="59" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C59" s="11"/>
-[...1 lines deleted...]
-      <c r="E59" s="12"/>
+      <c r="C59" s="10"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="11"/>
     </row>
     <row r="60" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C60" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F60,F60&lt;$B$12),G60="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C60" s="10"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="6">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="G60" s="7" t="str">
+        <f t="shared" ref="G60" si="77">IF(AND(OR(E60=0,E60&gt;$B$9),OR(E61=0,E61&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H60" s="7" t="str">
+        <f t="shared" ref="H60" si="78">IF(E60=0,"Не обнаружена мутация METex14",IF(AND(G60="Образец пригоден для анализа",OR(F60&lt;$B$12,E61=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="61" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C61" s="11"/>
-[...1 lines deleted...]
-      <c r="E61" s="12"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="11"/>
     </row>
     <row r="62" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C62" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F62,F62&lt;$B$12),G62="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="6">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="G62" s="7" t="str">
+        <f t="shared" ref="G62" si="79">IF(AND(OR(E62=0,E62&gt;$B$9),OR(E63=0,E63&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H62" s="7" t="str">
+        <f t="shared" ref="H62" si="80">IF(E62=0,"Не обнаружена мутация METex14",IF(AND(G62="Образец пригоден для анализа",OR(F62&lt;$B$12,E63=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="63" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C63" s="11"/>
-[...1 lines deleted...]
-      <c r="E63" s="12"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="11"/>
     </row>
     <row r="64" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C64" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F64,F64&lt;$B$12),G64="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="6">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="G64" s="7" t="str">
+        <f t="shared" ref="G64" si="81">IF(AND(OR(E64=0,E64&gt;$B$9),OR(E65=0,E65&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H64" s="7" t="str">
+        <f t="shared" ref="H64" si="82">IF(E64=0,"Не обнаружена мутация METex14",IF(AND(G64="Образец пригоден для анализа",OR(F64&lt;$B$12,E65=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="65" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C65" s="11"/>
-[...1 lines deleted...]
-      <c r="E65" s="12"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="11"/>
     </row>
     <row r="66" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C66" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F66,F66&lt;$B$12),G66="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="6">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="G66" s="7" t="str">
+        <f t="shared" ref="G66" si="83">IF(AND(OR(E66=0,E66&gt;$B$9),OR(E67=0,E67&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H66" s="7" t="str">
+        <f t="shared" ref="H66" si="84">IF(E66=0,"Не обнаружена мутация METex14",IF(AND(G66="Образец пригоден для анализа",OR(F66&lt;$B$12,E67=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="67" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C67" s="11"/>
-[...1 lines deleted...]
-      <c r="E67" s="12"/>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="11"/>
     </row>
     <row r="68" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C68" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F68,F68&lt;$B$12),G68="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="6">
+        <f t="shared" si="47"/>
+        <v>0</v>
+      </c>
+      <c r="G68" s="7" t="str">
+        <f t="shared" ref="G68" si="85">IF(AND(OR(E68=0,E68&gt;$B$9),OR(E69=0,E69&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H68" s="7" t="str">
+        <f t="shared" ref="H68" si="86">IF(E68=0,"Не обнаружена мутация METex14",IF(AND(G68="Образец пригоден для анализа",OR(F68&lt;$B$12,E69=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="69" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C69" s="11"/>
-[...1 lines deleted...]
-      <c r="E69" s="12"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="11"/>
     </row>
     <row r="70" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C70" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F70,F70&lt;$B$12),G70="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="6">
+        <f t="shared" si="50"/>
+        <v>0</v>
+      </c>
+      <c r="G70" s="7" t="str">
+        <f t="shared" ref="G70" si="87">IF(AND(OR(E70=0,E70&gt;$B$9),OR(E71=0,E71&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H70" s="7" t="str">
+        <f t="shared" ref="H70" si="88">IF(E70=0,"Не обнаружена мутация METex14",IF(AND(G70="Образец пригоден для анализа",OR(F70&lt;$B$12,E71=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="71" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C71" s="11"/>
-[...1 lines deleted...]
-      <c r="E71" s="12"/>
+      <c r="C71" s="10"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="11"/>
     </row>
     <row r="72" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C72" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F72,F72&lt;$B$12),G72="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C72" s="10"/>
+      <c r="D72" s="10"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="6">
+        <f t="shared" si="53"/>
+        <v>0</v>
+      </c>
+      <c r="G72" s="7" t="str">
+        <f t="shared" ref="G72" si="89">IF(AND(OR(E72=0,E72&gt;$B$9),OR(E73=0,E73&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H72" s="7" t="str">
+        <f t="shared" ref="H72" si="90">IF(E72=0,"Не обнаружена мутация METex14",IF(AND(G72="Образец пригоден для анализа",OR(F72&lt;$B$12,E73=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="73" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C73" s="11"/>
-[...1 lines deleted...]
-      <c r="E73" s="12"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="10"/>
+      <c r="E73" s="11"/>
     </row>
     <row r="74" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C74" s="11"/>
-[...11 lines deleted...]
-        <f>IF(AND(AND(0&lt;F74,F74&lt;$B$12),G74="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="C74" s="10"/>
+      <c r="D74" s="10"/>
+      <c r="E74" s="11"/>
+      <c r="F74" s="6">
+        <f t="shared" si="56"/>
+        <v>0</v>
+      </c>
+      <c r="G74" s="7" t="str">
+        <f t="shared" ref="G74" si="91">IF(AND(OR(E74=0,E74&gt;$B$9),OR(E75=0,E75&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H74" s="7" t="str">
+        <f t="shared" ref="H74" si="92">IF(E74=0,"Не обнаружена мутация METex14",IF(AND(G74="Образец пригоден для анализа",OR(F74&lt;$B$12,E75=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="75" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C75" s="11"/>
-[...1 lines deleted...]
-      <c r="E75" s="12"/>
+      <c r="C75" s="10"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="11"/>
     </row>
     <row r="76" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C76" s="11"/>
-[...2 lines deleted...]
-      <c r="F76" s="7">
+      <c r="C76" s="10"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="6">
+        <f t="shared" si="59"/>
+        <v>0</v>
+      </c>
+      <c r="G76" s="7" t="str">
+        <f t="shared" ref="G76" si="93">IF(AND(OR(E76=0,E76&gt;$B$9),OR(E77=0,E77&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H76" s="7" t="str">
+        <f t="shared" ref="H76" si="94">IF(E76=0,"Не обнаружена мутация METex14",IF(AND(G76="Образец пригоден для анализа",OR(F76&lt;$B$12,E77=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="77" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C77" s="10"/>
+      <c r="D77" s="10"/>
+      <c r="E77" s="11"/>
+    </row>
+    <row r="78" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E78" s="11"/>
+      <c r="F78" s="6">
+        <f t="shared" si="62"/>
+        <v>0</v>
+      </c>
+      <c r="G78" s="7" t="str">
+        <f t="shared" ref="G78" si="95">IF(AND(OR(E78=0,E78&gt;$B$9),OR(E79=0,E79&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H78" s="7" t="str">
+        <f t="shared" ref="H78" si="96">IF(E78=0,"Не обнаружена мутация METex14",IF(AND(G78="Образец пригоден для анализа",OR(F78&lt;$B$12,E79=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="79" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="11"/>
+    </row>
+    <row r="80" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E80" s="11"/>
+      <c r="F80" s="6">
+        <f t="shared" si="65"/>
+        <v>0</v>
+      </c>
+      <c r="G80" s="7" t="str">
+        <f t="shared" ref="G80" si="97">IF(AND(OR(E80=0,E80&gt;$B$9),OR(E81=0,E81&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H80" s="7" t="str">
+        <f t="shared" ref="H80" si="98">IF(E80=0,"Не обнаружена мутация METex14",IF(AND(G80="Образец пригоден для анализа",OR(F80&lt;$B$12,E81=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="81" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E81" s="11"/>
+    </row>
+    <row r="82" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E82" s="11"/>
+      <c r="F82" s="6">
+        <f t="shared" si="68"/>
+        <v>0</v>
+      </c>
+      <c r="G82" s="7" t="str">
+        <f t="shared" ref="G82" si="99">IF(AND(OR(E82=0,E82&gt;$B$9),OR(E83=0,E83&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H82" s="7" t="str">
+        <f t="shared" ref="H82" si="100">IF(E82=0,"Не обнаружена мутация METex14",IF(AND(G82="Образец пригоден для анализа",OR(F82&lt;$B$12,E83=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="83" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E83" s="11"/>
+    </row>
+    <row r="84" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E84" s="11"/>
+      <c r="F84" s="6">
+        <f t="shared" si="71"/>
+        <v>0</v>
+      </c>
+      <c r="G84" s="7" t="str">
+        <f t="shared" ref="G84" si="101">IF(AND(OR(E84=0,E84&gt;$B$9),OR(E85=0,E85&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H84" s="7" t="str">
+        <f t="shared" ref="H84" si="102">IF(E84=0,"Не обнаружена мутация METex14",IF(AND(G84="Образец пригоден для анализа",OR(F84&lt;$B$12,E85=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="85" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E85" s="11"/>
+    </row>
+    <row r="86" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E86" s="11"/>
+      <c r="F86" s="6">
+        <f t="shared" ref="F86" si="103">MAX(0,E86-E87)</f>
+        <v>0</v>
+      </c>
+      <c r="G86" s="7" t="str">
+        <f t="shared" ref="G86" si="104">IF(AND(OR(E86=0,E86&gt;$B$9),OR(E87=0,E87&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H86" s="7" t="str">
+        <f t="shared" ref="H86" si="105">IF(E86=0,"Не обнаружена мутация METex14",IF(AND(G86="Образец пригоден для анализа",OR(F86&lt;$B$12,E87=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="87" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E87" s="11"/>
+    </row>
+    <row r="88" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E88" s="11"/>
+      <c r="F88" s="6">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="G88" s="7" t="str">
+        <f t="shared" ref="G88" si="106">IF(AND(OR(E88=0,E88&gt;$B$9),OR(E89=0,E89&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H88" s="7" t="str">
+        <f t="shared" ref="H88" si="107">IF(E88=0,"Не обнаружена мутация METex14",IF(AND(G88="Образец пригоден для анализа",OR(F88&lt;$B$12,E89=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="89" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E89" s="11"/>
+    </row>
+    <row r="90" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E90" s="11"/>
+      <c r="F90" s="6">
         <f t="shared" si="38"/>
         <v>0</v>
       </c>
-      <c r="G76" s="8" t="str">
-[...51 lines deleted...]
-      <c r="F82" s="7">
+      <c r="G90" s="7" t="str">
+        <f t="shared" ref="G90" si="108">IF(AND(OR(E90=0,E90&gt;$B$9),OR(E91=0,E91&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H90" s="7" t="str">
+        <f t="shared" ref="H90" si="109">IF(E90=0,"Не обнаружена мутация METex14",IF(AND(G90="Образец пригоден для анализа",OR(F90&lt;$B$12,E91=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="91" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E91" s="11"/>
+    </row>
+    <row r="92" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E92" s="11"/>
+      <c r="F92" s="6">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="G92" s="7" t="str">
+        <f t="shared" ref="G92" si="110">IF(AND(OR(E92=0,E92&gt;$B$9),OR(E93=0,E93&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H92" s="7" t="str">
+        <f t="shared" ref="H92" si="111">IF(E92=0,"Не обнаружена мутация METex14",IF(AND(G92="Образец пригоден для анализа",OR(F92&lt;$B$12,E93=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
+        <v>Не обнаружена мутация METex14</v>
+      </c>
+    </row>
+    <row r="93" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E93" s="11"/>
+    </row>
+    <row r="94" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E94" s="11"/>
+      <c r="F94" s="6">
         <f t="shared" si="44"/>
         <v>0</v>
       </c>
-      <c r="G82" s="8" t="str">
-[...112 lines deleted...]
-        <f>IF(AND(AND(0&lt;F94,F94&lt;$B$12),G94="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="G94" s="7" t="str">
+        <f t="shared" ref="G94" si="112">IF(AND(OR(E94=0,E94&gt;$B$9),OR(E95=0,E95&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H94" s="7" t="str">
+        <f t="shared" ref="H94" si="113">IF(E94=0,"Не обнаружена мутация METex14",IF(AND(G94="Образец пригоден для анализа",OR(F94&lt;$B$12,E95=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="95" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E95" s="12"/>
+      <c r="E95" s="11"/>
     </row>
     <row r="96" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="E96" s="12"/>
-[...9 lines deleted...]
-        <f>IF(AND(AND(0&lt;F96,F96&lt;$B$12),G96="Образец пригоден для анализа"),"Мутация METex14 обнаружена","Не обнаружена мутация METex14")</f>
+      <c r="E96" s="11"/>
+      <c r="F96" s="6">
+        <f t="shared" si="47"/>
+        <v>0</v>
+      </c>
+      <c r="G96" s="7" t="str">
+        <f t="shared" ref="G96" si="114">IF(AND(OR(E96=0,E96&gt;$B$9),OR(E97=0,E97&gt;$B$10)),"Концентрация образца недостаточна","Образец пригоден для анализа")</f>
+        <v>Концентрация образца недостаточна</v>
+      </c>
+      <c r="H96" s="7" t="str">
+        <f>IF(E96=0,"Не обнаружена мутация METex14",IF(AND(G96="Образец пригоден для анализа",OR(F96&lt;$B$12,E97=0)),"Мутация METex14 обнаружена","Не обнаружена мутация METex14"))</f>
         <v>Не обнаружена мутация METex14</v>
       </c>
     </row>
     <row r="99" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E99" s="12"/>
+      <c r="E99" s="11"/>
     </row>
     <row r="100" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E100" s="12"/>
+      <c r="E100" s="11"/>
     </row>
     <row r="101" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E101" s="12"/>
+      <c r="E101" s="11"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="H2:H97">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="B13">
-    <cfRule type="cellIs" dxfId="4" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="38" priority="8" operator="equal">
       <formula>"приемлемо"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="3" priority="5" operator="equal">
+    <cfRule type="cellIs" dxfId="37" priority="9" operator="equal">
       <formula>"неприемлемо"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B6">
-    <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="36" priority="6" operator="equal">
       <formula>"приемлемо"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="1" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="35" priority="7" operator="equal">
       <formula>"неприемлемо"</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="H3 H5 H7 H9 H11 H13 H15 H17 H19 H21 H23 H25 H27 H29 H31 H33 H35 H37 H39 H41 H43 H45 H47 H49 H51 H53 H55 H57 H59 H61 H63 H65 H67 H69 H71 H73 H75 H77 H79 H81 H83 H85 H87 H89 H91 H93 H95 H97">
+    <cfRule type="containsText" dxfId="3" priority="4" operator="containsText" text="Мутация METex14 обнаружена">
+      <formula>NOT(ISERROR(SEARCH("Мутация METex14 обнаружена",H3)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="G99 G2:G96">
-    <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Концентрация образца недостаточна">
+    <cfRule type="containsText" dxfId="2" priority="3" operator="containsText" text="Концентрация образца недостаточна">
       <formula>NOT(ISERROR(SEARCH("Концентрация образца недостаточна",G2)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H2">
+    <cfRule type="containsText" dxfId="1" priority="2" operator="containsText" text="Мутация METex14 обнаружена">
+      <formula>NOT(ISERROR(SEARCH("Мутация METex14 обнаружена",H2)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H4 H6 H8 H10 H12 H14 H16 H18 H20 H22 H24 H26 H28 H30 H32 H34 H36 H38 H40 H42 H44 H46 H48 H50 H52 H54 H56 H58 H60 H62 H64 H66 H68 H70 H72 H74 H76 H78 H80 H82 H84 H86 H88 H90 H92 H94 H96">
+    <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="Мутация METex14 обнаружена">
+      <formula>NOT(ISERROR(SEARCH("Мутация METex14 обнаружена",H4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Первая постановка</vt:lpstr>
       <vt:lpstr>Последующие постановки</vt:lpstr>